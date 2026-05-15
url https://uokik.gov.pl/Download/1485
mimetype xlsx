--- v0 (2025-10-09)
+++ v1 (2026-05-15)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417" codeName="{3D1A710C-6663-3D7B-7F91-EC182F24A4BC}"/>
   <workbookPr codeName="Ten_skoroszyt"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lukasz.graczkowski\Desktop\Bony Energetyczny-pdf\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\DMP\ddo4\Wspolne_DDO4\przykłady sprawozdawania bonu energetycznego\na stronę UOKIK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{34E1E278-DC7C-4C32-83FC-A3E2A5E729BB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16E86369-ACA2-46CF-92E4-E9C20D931C4D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28780" windowHeight="10640" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="2" r:id="rId1"/>
     <sheet name="Sprawozdanie" sheetId="1" r:id="rId2"/>
     <sheet name="Grupy" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <functionGroups builtInGroupCount="19"/>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>uokik</author>
     <author>Weronika Lisiak</author>
     <author>Marcin Izdebski</author>
     <author>Beata Grzegorzewska</author>
   </authors>
   <commentList>
@@ -286,51 +286,51 @@
             <charset val="238"/>
           </rPr>
           <t>e2 -  pomoc de minimis (zgodna z rozporządzeniem KE 2023/2831)</t>
         </r>
       </text>
     </comment>
     <comment ref="Z16" authorId="3" shapeId="0" xr:uid="{38C325DA-6444-477B-AE0D-F12A529EF983}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="238"/>
           </rPr>
           <t>kod A oznacza krajowe środki publiczne</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="260">
   <si>
     <t>SPRAWOZDANIE O UDZIELONEJ POMOCY PUBLICZNEJ</t>
   </si>
   <si>
     <t>PUP:</t>
   </si>
   <si>
     <r>
       <t>II.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
@@ -1106,72 +1106,66 @@
   </si>
   <si>
     <t>Symbol zmienianego aktu ogólnego pomocy [4d]</t>
   </si>
   <si>
     <t>Numer środka pomocowego</t>
   </si>
   <si>
     <t>Wypełnij arkusz "Sprawozdanie" zgodnie z instrukcją zamieszczoną w Rozporządzeniu Rady Ministrów z dn. 7 sierpnia 2008 r. w sprawie sprawozdań o udzielonej pomocy publicznej [...] (Dz. U. z 2024 r. poz. 161, z późn. zm.)</t>
   </si>
   <si>
     <t>https://uokik.gov.pl/sprawozdawanie-udzielonej-pomocy-publicznej</t>
   </si>
   <si>
     <t>W sprawdzeniu przygotowanych danych może Ci pomóc zestaw procedur kontrolnych umieszczonych w tym skoroszycie.
 Aby je uruchomić kliknij w przycisk po prawej stronie -&gt;
 Pamiętaj, że pełne sprawdzenie poprawności danych może się odbyć jedynie w aplikacji SHRIMP2.</t>
   </si>
   <si>
     <t>Wersja PKD</t>
   </si>
   <si>
     <t>wersja 1.7</t>
   </si>
   <si>
-    <t>9.99</t>
-[...1 lines deleted...]
-  <si>
     <t>brak</t>
   </si>
   <si>
     <t>PKD2007</t>
   </si>
   <si>
     <t>A1.1</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t xml:space="preserve">* </t>
   </si>
   <si>
     <t>*</t>
-  </si>
-[...1 lines deleted...]
-    <t>ustawa z dnia 23 maja 2024 r. o bonie energetycznym oraz o zmianie niektórych ustaw w celu ograniczenia cen energii elektrycznej, gazu ziemnego i ciepła systemowego</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> - do uzupełnienia zgodnie z danymi posiadanymi przez podmiot udzielający pomocy</t>
     </r>
   </si>
   <si>
@@ -1190,50 +1184,53 @@
         <charset val="238"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> lub </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>2</t>
     </r>
+  </si>
+  <si>
+    <t>2.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1905,161 +1902,161 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>25400</xdr:colOff>
+          <xdr:colOff>22860</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1866900</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2049" name="Button 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="36576" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="pl-PL" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Przygotuj plik z danymi dla SHRIMP2</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>25400</xdr:colOff>
+          <xdr:colOff>22860</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1866900</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2050" name="Button 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="36576" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="pl-PL" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Sprawdź sprawozdanie</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
@@ -2321,319 +2318,319 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shrimp.uokik.gov.pl/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uokik.gov.pl/sprawozdawanie-udzielonej-pomocy-publicznej" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Arkusz2"/>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.6328125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="30.6328125" style="61" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="118.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.6640625" style="61" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="15"/>
       <c r="B1" s="18" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16"/>
       <c r="B2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="26" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:3" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A3" s="16"/>
       <c r="B3" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="17"/>
       <c r="B4" s="12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="62"/>
     </row>
-    <row r="6" spans="1:3" ht="29" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>244</v>
       </c>
       <c r="C6" s="63" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="29" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="64" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:3" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>246</v>
       </c>
       <c r="C8" s="64"/>
     </row>
-    <row r="9" spans="1:3" ht="42.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:3" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="62"/>
     </row>
-    <row r="10" spans="1:3" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:3" ht="72" x14ac:dyDescent="0.3">
       <c r="A10" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>237</v>
       </c>
       <c r="C10" s="63" t="s">
         <v>234</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C6" location="Sprawozdanie!C17" display="Przejdź do arkusza Sprawozdanie" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2049" r:id="rId6" name="Button 1">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!SaveReportToCSV">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>25400</xdr:colOff>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>1866900</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2050" r:id="rId7" name="Button 2">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!RunReportDataValidation">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>25400</xdr:colOff>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>1866900</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>533400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.90625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="3.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" customWidth="1"/>
-    <col min="4" max="4" width="25.81640625" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="10.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.88671875" style="1" customWidth="1"/>
+    <col min="6" max="7" width="12.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.6640625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="8" style="1" customWidth="1"/>
-    <col min="21" max="21" width="13.36328125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="27" max="16384" width="9.08984375" style="1"/>
+    <col min="21" max="21" width="13.33203125" style="1" customWidth="1"/>
+    <col min="22" max="23" width="10.6640625" style="65" customWidth="1"/>
+    <col min="24" max="24" width="6.44140625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="7.44140625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="6.5546875" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="M1" s="1"/>
       <c r="P1" s="1"/>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
       <c r="Z2" s="30"/>
     </row>
-    <row r="3" spans="1:26" ht="15" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B3" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B4" s="31"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B5" s="32" t="s">
         <v>238</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="70"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="M6" s="71"/>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B7" s="32"/>
       <c r="L7" s="23"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="B8" s="32"/>
       <c r="L8" s="23"/>
       <c r="M8" s="33"/>
     </row>
-    <row r="9" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="B9" s="32"/>
     </row>
-    <row r="10" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="D10" s="34"/>
       <c r="E10" s="35"/>
     </row>
-    <row r="11" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="D11" s="34"/>
       <c r="E11" s="35"/>
     </row>
-    <row r="12" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="D12" s="34"/>
       <c r="E12" s="35"/>
     </row>
-    <row r="13" spans="1:26" hidden="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="D13" s="34"/>
       <c r="E13" s="35"/>
     </row>
-    <row r="14" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="5"/>
       <c r="E14" s="6"/>
       <c r="K14" s="83" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="Y14" s="36" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="52.5" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:26" ht="51" x14ac:dyDescent="0.25">
       <c r="A15" s="7"/>
       <c r="B15" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>235</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>236</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>239</v>
       </c>
       <c r="I15" s="25" t="s">
         <v>240</v>
       </c>
@@ -2667,1375 +2664,1370 @@
       <c r="S15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="T15" s="73" t="s">
         <v>247</v>
       </c>
       <c r="U15" s="8" t="s">
         <v>243</v>
       </c>
       <c r="V15" s="66" t="s">
         <v>9</v>
       </c>
       <c r="W15" s="66" t="s">
         <v>30</v>
       </c>
       <c r="X15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="39" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:26" s="74" customFormat="1" ht="94.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:26" s="74" customFormat="1" ht="94.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="75">
         <v>1</v>
       </c>
       <c r="C16" s="76" t="s">
+        <v>259</v>
+      </c>
+      <c r="D16" s="76"/>
+      <c r="E16" s="77" t="s">
+        <v>256</v>
+      </c>
+      <c r="F16" s="77" t="s">
         <v>249</v>
       </c>
-      <c r="D16" s="76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="76" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="H16" s="78" t="s">
+        <v>253</v>
+      </c>
+      <c r="I16" s="78" t="s">
+        <v>253</v>
+      </c>
+      <c r="J16" s="82" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="79" t="s">
+        <v>253</v>
+      </c>
+      <c r="M16" s="79" t="s">
+        <v>253</v>
+      </c>
+      <c r="N16" s="79" t="s">
+        <v>253</v>
+      </c>
+      <c r="O16" s="85" t="s">
+        <v>258</v>
+      </c>
+      <c r="P16" s="79" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q16" s="79" t="s">
+        <v>253</v>
+      </c>
+      <c r="R16" s="79" t="s">
+        <v>253</v>
+      </c>
+      <c r="S16" s="84" t="s">
         <v>254</v>
       </c>
-      <c r="M16" s="79" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="T16" s="77" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="U16" s="86"/>
       <c r="V16" s="79" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="W16" s="79" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="X16" s="80" t="s">
+        <v>251</v>
+      </c>
+      <c r="Y16" s="80" t="s">
+        <v>257</v>
+      </c>
+      <c r="Z16" s="81" t="s">
         <v>252</v>
       </c>
-      <c r="Y16" s="80" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="17" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B17" s="40">
         <v>2</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="26"/>
       <c r="E17" s="42"/>
       <c r="F17" s="9"/>
       <c r="G17" s="26"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="43"/>
       <c r="O17" s="43"/>
       <c r="P17" s="55"/>
       <c r="Q17" s="43"/>
       <c r="R17" s="43"/>
       <c r="S17" s="42"/>
       <c r="T17" s="42"/>
       <c r="U17" s="42"/>
       <c r="V17" s="67"/>
       <c r="W17" s="67"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="9"/>
       <c r="Z17" s="46"/>
     </row>
-    <row r="18" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B18" s="40">
         <v>3</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="26"/>
       <c r="E18" s="44"/>
       <c r="F18" s="45"/>
       <c r="G18" s="45"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="44"/>
       <c r="M18" s="44"/>
       <c r="N18" s="45"/>
       <c r="O18" s="45"/>
       <c r="P18" s="56"/>
       <c r="Q18" s="43"/>
       <c r="R18" s="43"/>
       <c r="S18" s="42"/>
       <c r="T18" s="42"/>
       <c r="U18" s="44"/>
       <c r="V18" s="68"/>
       <c r="W18" s="68"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="59"/>
     </row>
-    <row r="19" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B19" s="40">
         <v>4</v>
       </c>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="44"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="9"/>
       <c r="M19" s="41"/>
       <c r="N19" s="45"/>
       <c r="O19" s="45"/>
       <c r="P19" s="42"/>
       <c r="Q19" s="45"/>
       <c r="R19" s="43"/>
       <c r="S19" s="9"/>
       <c r="T19" s="9"/>
       <c r="U19" s="42"/>
       <c r="V19" s="68"/>
       <c r="W19" s="68"/>
       <c r="X19" s="58"/>
       <c r="Y19" s="58"/>
       <c r="Z19" s="59"/>
     </row>
-    <row r="20" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B20" s="40">
         <v>5</v>
       </c>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="44"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="9"/>
       <c r="M20" s="41"/>
       <c r="N20" s="45"/>
       <c r="O20" s="45"/>
       <c r="P20" s="42"/>
       <c r="Q20" s="45"/>
       <c r="R20" s="43"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="42"/>
       <c r="V20" s="68"/>
       <c r="W20" s="68"/>
       <c r="X20" s="58"/>
       <c r="Y20" s="58"/>
       <c r="Z20" s="59"/>
     </row>
-    <row r="21" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B21" s="40">
         <v>6</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="9"/>
       <c r="M21" s="41"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="42"/>
       <c r="Q21" s="43"/>
       <c r="R21" s="43"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="42"/>
       <c r="V21" s="28"/>
       <c r="W21" s="28"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="46"/>
     </row>
-    <row r="22" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B22" s="40">
         <v>7</v>
       </c>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="43"/>
       <c r="M22" s="41"/>
       <c r="N22" s="47"/>
       <c r="O22" s="47"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="42"/>
       <c r="V22" s="28"/>
       <c r="W22" s="28"/>
       <c r="X22" s="9"/>
       <c r="Y22" s="9"/>
       <c r="Z22" s="46"/>
     </row>
-    <row r="23" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:26" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B23" s="40">
         <v>8</v>
       </c>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="43"/>
       <c r="M23" s="41"/>
       <c r="N23" s="47"/>
       <c r="O23" s="47"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="43"/>
       <c r="R23" s="9"/>
       <c r="S23" s="9"/>
       <c r="T23" s="9"/>
       <c r="U23" s="42"/>
       <c r="V23" s="28"/>
       <c r="W23" s="28"/>
       <c r="X23" s="9"/>
       <c r="Y23" s="9"/>
       <c r="Z23" s="46"/>
     </row>
-    <row r="24" spans="2:26" s="10" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:26" s="10" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="69">
         <v>9</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="48"/>
       <c r="M24" s="49"/>
       <c r="N24" s="50"/>
       <c r="O24" s="50"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="60"/>
       <c r="R24" s="48"/>
       <c r="S24" s="48"/>
       <c r="T24" s="48"/>
       <c r="U24" s="51"/>
       <c r="V24" s="52"/>
       <c r="W24" s="53"/>
       <c r="X24" s="48"/>
       <c r="Y24" s="48"/>
       <c r="Z24" s="54"/>
     </row>
-    <row r="25" spans="2:26" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N25" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Grupy!$A$2:$A$120</xm:f>
           </x14:formula1>
           <xm:sqref>M7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:B120"/>
   <sheetViews>
     <sheetView topLeftCell="A92" workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="57" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:2" s="57" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="57" t="s">
         <v>232</v>
       </c>
       <c r="B1" s="57" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>220</v>
       </c>
       <c r="B2" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>112</v>
       </c>
       <c r="B3" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>150</v>
       </c>
       <c r="B4" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>152</v>
       </c>
       <c r="B5" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>228</v>
       </c>
       <c r="B7" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>120</v>
       </c>
       <c r="B8" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>154</v>
       </c>
       <c r="B9" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>192</v>
       </c>
       <c r="B16" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>116</v>
       </c>
       <c r="B17" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>178</v>
       </c>
       <c r="B19" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>108</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>194</v>
       </c>
       <c r="B24" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>208</v>
       </c>
       <c r="B28" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>212</v>
       </c>
       <c r="B29" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>77</v>
       </c>
       <c r="B30" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>85</v>
       </c>
       <c r="B31" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>200</v>
       </c>
       <c r="B32" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>174</v>
       </c>
       <c r="B34" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>218</v>
       </c>
       <c r="B35" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>182</v>
       </c>
       <c r="B37" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>222</v>
       </c>
       <c r="B38" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
         <v>188</v>
       </c>
       <c r="B39" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
         <v>128</v>
       </c>
       <c r="B41" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
         <v>130</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
         <v>230</v>
       </c>
       <c r="B46" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
         <v>210</v>
       </c>
       <c r="B47" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="48" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
         <v>186</v>
       </c>
       <c r="B55" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="56" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
         <v>146</v>
       </c>
       <c r="B57" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
         <v>184</v>
       </c>
       <c r="B58" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="60" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>55</v>
       </c>
       <c r="B60" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>142</v>
       </c>
       <c r="B61" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>140</v>
       </c>
       <c r="B62" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
         <v>138</v>
       </c>
       <c r="B63" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>62</v>
       </c>
       <c r="B64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>132</v>
       </c>
       <c r="B65" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="66" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
         <v>42</v>
       </c>
       <c r="B66" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="67" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="68" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
         <v>78</v>
       </c>
       <c r="B68" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="69" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
         <v>124</v>
       </c>
       <c r="B69" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>106</v>
       </c>
       <c r="B70" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="71" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>73</v>
       </c>
       <c r="B71" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
         <v>114</v>
       </c>
       <c r="B72" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
         <v>166</v>
       </c>
       <c r="B73" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
         <v>110</v>
       </c>
       <c r="B74" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
         <v>190</v>
       </c>
       <c r="B75" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
         <v>96</v>
       </c>
       <c r="B76" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
         <v>50</v>
       </c>
       <c r="B77" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="78" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
         <v>76</v>
       </c>
       <c r="B78" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
         <v>168</v>
       </c>
       <c r="B79" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
         <v>75</v>
       </c>
       <c r="B80" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
         <v>148</v>
       </c>
       <c r="B81" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
         <v>69</v>
       </c>
       <c r="B82" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
         <v>48</v>
       </c>
       <c r="B83" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
         <v>158</v>
       </c>
       <c r="B84" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
         <v>122</v>
       </c>
       <c r="B85" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
         <v>53</v>
       </c>
       <c r="B86" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
         <v>180</v>
       </c>
       <c r="B87" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
         <v>196</v>
       </c>
       <c r="B89" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
         <v>40</v>
       </c>
       <c r="B90" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
         <v>22</v>
       </c>
       <c r="B91" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
         <v>67</v>
       </c>
       <c r="B92" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
         <v>74</v>
       </c>
       <c r="B93" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="94" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
         <v>160</v>
       </c>
       <c r="B94" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="95" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
         <v>83</v>
       </c>
       <c r="B95" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
         <v>118</v>
       </c>
       <c r="B96" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
         <v>89</v>
       </c>
       <c r="B97" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
         <v>172</v>
       </c>
       <c r="B98" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="99" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
         <v>39</v>
       </c>
       <c r="B99" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="100" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
         <v>81</v>
       </c>
       <c r="B100" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="101" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
         <v>162</v>
       </c>
       <c r="B101" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="102" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
         <v>45</v>
       </c>
       <c r="B102" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
         <v>214</v>
       </c>
       <c r="B103" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="105" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
         <v>206</v>
       </c>
       <c r="B105" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="106" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
         <v>91</v>
       </c>
       <c r="B106" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="107" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
         <v>102</v>
       </c>
       <c r="B107" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="108" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
         <v>226</v>
       </c>
       <c r="B108" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="109" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
         <v>71</v>
       </c>
       <c r="B109" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="110" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
         <v>224</v>
       </c>
       <c r="B110" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="111" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A111" t="s">
         <v>66</v>
       </c>
       <c r="B111" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="112" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A112" t="s">
         <v>100</v>
       </c>
       <c r="B112" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A113" t="s">
         <v>198</v>
       </c>
       <c r="B113" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="114" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A114" t="s">
         <v>70</v>
       </c>
       <c r="B114" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A115" t="s">
         <v>79</v>
       </c>
       <c r="B115" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="116" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A116" t="s">
         <v>204</v>
       </c>
       <c r="B116" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A117" t="s">
         <v>80</v>
       </c>
       <c r="B117" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="118" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
         <v>170</v>
       </c>
       <c r="B118" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="119" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A119" t="s">
         <v>104</v>
       </c>
       <c r="B119" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="120" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A120" t="s">
         <v>202</v>
       </c>
       <c r="B120" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <sortState ref="A2:B120">
     <sortCondition ref="A2:A120"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="97a95f86-3167-43b9-9876-d3e5e3ff64ee" origin="userSelected">
   <element uid="89790441-96e2-477c-afd4-1e96c2fd8935" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF36758D-9B39-4868-8A57-6F1504A63420}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99DE6465-3AE9-4612-87A8-7FE33CFB13F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>